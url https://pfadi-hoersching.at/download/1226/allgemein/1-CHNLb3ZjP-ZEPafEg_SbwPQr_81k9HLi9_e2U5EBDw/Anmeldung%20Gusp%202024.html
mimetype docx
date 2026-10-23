--- v0 (2026-08-25)
+++ v1 (2026-10-23)
@@ -90,56 +90,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ANMELDUNG STUFE GUSP </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="dc0b15"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
             <wp:extent cx="1181100" cy="709295"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image3.png"/>
+            <wp:docPr id="2" name="image4.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1181100" cy="709295"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -545,56 +545,56 @@
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">BITTE DIE ANMELDUNG MIT NACHFOLGENDEM LINK ODER QR-CODE  FINALISIEREN: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="19050" distT="19050" distL="19050" distR="19050" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4749368</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>305435</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1247775" cy="1228725"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="left" distB="19050" distT="19050" distL="19050" distR="19050"/>
-            <wp:docPr id="4" name="image2.png"/>
+            <wp:docPr id="4" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1247775" cy="1228725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
@@ -1159,56 +1159,56 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="19050" distT="19050" distL="19050" distR="19050">
             <wp:extent cx="1595755" cy="249555"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="3" name="image4.png"/>
+            <wp:docPr id="3" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image4.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1595755" cy="249555"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1468,51 +1468,51 @@
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>